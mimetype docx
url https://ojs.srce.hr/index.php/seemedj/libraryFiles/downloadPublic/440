--- v0 (2025-11-11)
+++ v1 (2026-07-26)
@@ -1,2730 +1,1062 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/tasks.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="package/services/metadata/core-properties/1cc73bd73c7143da9a3d3e7a0b078a5c.psmdcp" Id="R1ae26a7ffe0748f0" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="36CABE00" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Article type</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="672A6659" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="151C445C" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[Title of the manuscript] </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0A37501D" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2996F4B9" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>[Running title]</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5DAB6C7B" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3475FECB" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Author's Name Surename </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Name Surename * </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="02EB378F" wp14:textId="77777777">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="223527A2" w:rsidR="223527A2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:tab/>
-      </w:r>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="223527A2" w:rsidR="223527A2">
+        <w:t>Affiliation 1, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0D50D82A" wp14:textId="77777777">
+        <w:t>Affiliation 1, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>*Corresponding author: Name Surename, email@address</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="29D6B04F" wp14:textId="77777777">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="0" w:top="1417" w:footer="0" w:bottom="1417"/>
           <w:pgNumType w:fmt="decimal"/>
           <w:formProt w:val="false"/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
-          <w:cols w:num="1"/>
         </w:sectPr>
-        <w:pStyle w:val="Normal"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6A05A809" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="7CBFD60A" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5A39BBE3" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="172A3CC2" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aim: </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2979B517" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Methods:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="393FCF26" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Results: </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="392B4835" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusion: </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="41C8F396" wp14:textId="77777777">
-[...14 lines deleted...]
-          <w:rStyle w:val="Heading3Char"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Naslov3Char"/>
         </w:rPr>
         <w:t>KEYWORDS</w:t>
       </w:r>
-      <w:r w:rsidRPr="223527A2" w:rsidR="223527A2">
-[...20 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="223527A2">
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> keyword; keyword</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="223527A2">
-[...23 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="0" w:top="1417" w:footer="0" w:bottom="1417"/>
           <w:pgNumType w:fmt="decimal"/>
           <w:formProt w:val="false"/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
-          <w:cols w:num="1"/>
         </w:sectPr>
-        <w:pStyle w:val="Normal"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="72A3D3EC" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3E7A9F1C" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0D0B940D" wp14:textId="77777777">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Represents a short description of the problem described in the manuscript and purpose of the study. Iti s necessary to mention only the references in direct relationship with the problem presented in the manuscript. State your hypothesis. Continue logically, and finish the section with a short description of the aim of the study</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Materials and methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Should present concisely and sistematically a list of basic procedures, selection of study subjects or laboratory animals, methods of observations and analysis. Avoid listing common or irrelevant methods (use references instead). The essential data on patient characteristics belong here, not in the result section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Results</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section should represent a list of basic results without any introduction. Only essential statistical significances should be added in brackets. Draw no conclusions as yet: they belong into the next section</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="223527A2" w:rsidR="223527A2">
-[...588 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2934F31D" wp14:textId="77777777">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Materials and methods</w:t>
-[...750 lines deleted...]
-        <w:rPr/>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3656B9AB" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6DEC1598" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Includes an interpretation of the study findings, and results considered in the context of results in other trials reported in the literature. Conclusions should be stated in a short, clear and simple manner, and only those that stem directly from the results shown in the paper. Rather than summarizing the data, conclude from them.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="45FB0818" wp14:textId="77777777">
-[...17 lines deleted...]
-          <w:rStyle w:val="Heading3Char"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Naslov3Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Naslov3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgement. </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="049F31CB" wp14:textId="77777777">
-[...10 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="408F47FF" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Naslov3Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>All results presented previously at a scientific meeting or in another public context must be acknowledged, giving the context, location and date of presentation.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6F22818C" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acknowledged individuals must be named in full.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="53128261" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3D3A874C" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="62486C05" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="140348D2" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> All articles must include ''Funding'' section.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1EC6C6FB" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>This section should appear after the ''Acknowledgement'' section. Authors must list  any source of funds, i.e., details of funding of work, or authors, or professional help in writing a work , as follows: ''This work was supported.....'', including full official funding agency name and reference number.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2111C95A" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>If no specific funding has been received than this also should be clearly stated: ''Funding: no specific funding was received for this study''.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="02614873" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5DB7666E" wp14:textId="34D0D90C">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Competing interests. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> All authors must disclose any degree of commercial or potential dual interest, financial and personal relationships with other people or organizations that could inappropriately influence (bias) their work (employment, consultancies, stock ownership, honoraria, paid expert testimony, patent applications/registrations, and grants or other in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="223527A2" w:rsidR="223527A2">
-[...352 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="459C7026" wp14:textId="77777777">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">References </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4101652C" wp14:textId="77777777">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3B230D79" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>The author is responsible for the accuracy and completeness of all references, which should be numbered sequentially and not alphabetically, with the numbers cited in the text in parenthesis, before punctuation marks, according to the Vancouver style (examples following). Provide names of all authors. Consult the List of Journals in Index Medicus for standard journal abbreviations.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4B99056E" wp14:textId="77777777">
-[...15 lines deleted...]
-          <w:rStyle w:val="Heading3Char"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Naslov3Char"/>
         </w:rPr>
         <w:t>Author contribution.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>list the initials of the author next to the segment they contributed</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="62FB22E1" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acquisition of data: NS, NS, NS</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1C7A6DD0" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Administrative, technical, or logistic support: NS, NS,</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6725E28D" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Analysis and interpretation of data: NS, NS,</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="331575DD" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Conception and design: NS, NS,</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2ADECA83" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Critical revision of the article for important intellectual content: NS, NS,</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3709E0EF" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Drafting of the article: NS, NS,</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5BA7F408" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Final approval of the article: NS, NS,</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="674A8536" wp14:textId="77777777">
-[...36 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="36D9A55F" wp14:textId="77777777">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Guarantor of the study: NS, NS,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Provision of study materials or patients: NS, NS,</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0B9C846B" wp14:textId="77777777">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="0" w:top="1417" w:footer="0" w:bottom="1417"/>
           <w:pgNumType w:fmt="decimal"/>
           <w:formProt w:val="false"/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
-          <w:cols w:num="1"/>
         </w:sectPr>
-        <w:pStyle w:val="Normal"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Statistical expertise: NS, NS</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="608DEACE" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="02B81BF9" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t>[Title in Croatian – not mandatory ]</w:t>
-[...11 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0CF03FED" wp14:textId="77777777">
+        <w:t>[Title in Croatian – not mandatory for non-Croatian authors ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>[Abstract in Croatian – not mandatory ]</w:t>
-[...2 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4DDBEF00" wp14:textId="77777777">
+        <w:t>[Abstract in Croatian – not mandatory for non-Croatian authors]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[Title in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>German</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>– not mandatory for non-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>German</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> authors ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[Abstract in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">German </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>– not mandatory for non-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>German</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> authors]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
-        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
         <w:jc w:val="start"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="0" w:top="1417" w:footer="0" w:bottom="1417"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
-      <w:cols w:num="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01" w:characterSet="utf-8"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="01" w:characterSet="utf-8"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01" w:characterSet="utf-8"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:themeFontLang w:val="hr-HR" w:eastAsia="" w:bidi=""/>
-  <w14:docId w14:val="04875762"/>
-[...23 lines deleted...]
-  </w:rsids>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14 wp14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3076,435 +1408,372 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
       <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Naslov1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00ab6ad4"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:themeColor="text1" w:val="000000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Naslov2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00ab6ad4"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:themeColor="text1" w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Naslov3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00740680"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
       <w:smallCaps/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:themeColor="text1" w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:styleId="TekstfusnoteChar" w:customStyle="1">
+    <w:name w:val="Tekst fusnote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00a32c38"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00a32c38"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="Naslov1Char" w:customStyle="1">
+    <w:name w:val="Naslov 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00ab6ad4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:themeColor="text1" w:val="000000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:styleId="Naslov2Char" w:customStyle="1">
+    <w:name w:val="Naslov 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00ab6ad4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:themeColor="text1" w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:styleId="Naslov3Char" w:customStyle="1">
+    <w:name w:val="Naslov 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00740680"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsia="" w:cs="" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
       <w:smallCaps/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:themeColor="text1" w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Noto Sans Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Noto Sans Devanagari"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Noto Sans Devanagari"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Noto Sans Devanagari"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="TekstfusnoteChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00a32c38"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00ab6ad4"/>
     <w:pPr>
       <w:widowControl/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Obinatablica">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/tasks.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="tasks.xml" Id="R43727b90b7f4423d" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546a"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="e7e6e6"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472c4"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ed7d31"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a5a5a5"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="ffc000"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5b9bd5"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70ad47"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563c1"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954f72"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:tint val="67000"/>
@@ -3612,50 +1881,55 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
 </Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B6C4B5-3A86-4DA3-B085-921D7BE20967}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...4 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>SEEMEDJ template</Template>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.3.2$Linux_X86_64 LibreOffice_project/620$Build-2</Application>
+  <AppVersion></AppVersion>
+  <Pages>5</Pages>
+  <Words>556</Words>
+  <Characters>3246</Characters>
+  <CharactersWithSpaces>3774</CharactersWithSpaces>
+  <Paragraphs>53</Paragraphs>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
+  <dc:creator>M R Vinković</dc:creator>
   <dc:description/>
   <dc:language>en-US</dc:language>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>